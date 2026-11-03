--- v0 (2026-09-19)
+++ v1 (2026-11-03)
@@ -1163,54 +1163,54 @@
   <si>
     <t>--- Ühisveevärgi ja -kanalisatsiooni arendamise kava</t>
   </si>
   <si>
     <t>---- Olemas ajakohane kava, mis vastab ühisveevärgi ja -kanalisatsiooni seaduses sätestatud kava sisu nõutele</t>
   </si>
   <si>
     <t>---- Ühisveevärgi ja -kanalisatsiooni kava on GISil põhinev veebilahendus</t>
   </si>
   <si>
     <t>--- Ühisveevärgi ja -kanalisatsiooni kasutamise ja liitumiste eeskiri</t>
   </si>
   <si>
     <t>---- Olemas</t>
   </si>
   <si>
     <t>--- Reovee kohtkäitluse ja äraveo eeskiri</t>
   </si>
   <si>
     <t>--- Vee-ettevõtte teenuse ulatus</t>
   </si>
   <si>
     <t>---- KOV territooriumil tegutsevatest vee-ettevõtetest vähemalt üks osutab veeteenust minimaalselt 5000-le elanikule</t>
   </si>
   <si>
-    <t>---- Piirkondlik vee-ettevõte, mis osutab veeteenust vähemalt 5000 elanikule ning vähemalt 6 reoveekogumisalal, millest vähemalt üks on üle 2000 ie reostuskoormusega.</t>
-[...2 lines deleted...]
-    <t>---- Piirkondlik vee-ettevõte, mis  teenust vähemalt 5000-le elanikule ja vähemalt 6 reoveekogumisalal, millest vähemalt üks on üle 2000 ie ja vähemalt kahes omavalitsuses</t>
+    <t>---- Piirkondlik vee-ettevõte, mis osutab veeteenust vähemalt 5000 elanikule ning vähemalt 2 reoveekogumisalal, millest vähemalt üks on üle 2000 ie reostuskoormusega</t>
+  </si>
+  <si>
+    <t>---- Regionaalne vee-ettevõte, mis osutab veeteenust vähemalt 5000 elanikule ning vähemalt 2 reoveekogumisalal, millest vähemalt üks on üle 2000 ie reostuskoormusega ja vähemalt kahes omavalitsuses</t>
   </si>
   <si>
     <t>--- KOVil on ülevaade kohtkäitlussüsteemidest ja nende seisukorrast</t>
   </si>
   <si>
     <t>---- Omavalitsus omab kinnistu tasemel ülevaadet kohtkäitlussüsteemidest</t>
   </si>
   <si>
     <t>---- Omavalitsus omab kinnistu tasemel ülevaadet  kohtkäitlussüsteemide seisukordadest</t>
   </si>
   <si>
     <t>-- Taristu</t>
   </si>
   <si>
     <t>--- Lekkega või infiltratsiooniga kanalisatsiooni osakaal</t>
   </si>
   <si>
     <t>---- Lekkega kanalisatsiooniga teenindatud tarbijate osakaal alla 30%</t>
   </si>
   <si>
     <t>---- Lekkega kanalisatsiooniga teenindatud tarbijate osakaal alla 20%</t>
   </si>
   <si>
     <t>---- Lekkega kanalisatsiooniga või infiltratsiooniga torustikega teenindatud tarbijate osakaal alla 10%</t>
   </si>
@@ -2120,51 +2120,51 @@
   <si>
     <t>-- Raamatukogu</t>
   </si>
   <si>
     <t>--- Raamatukoguhoidjate arv</t>
   </si>
   <si>
     <t>---- Vähemalt 0,5 töökohta 1000 elaniku kohta</t>
   </si>
   <si>
     <t>---- Vähemalt 1,0 töökohta 1000 elaniku kohta</t>
   </si>
   <si>
     <t>--- Tehniline varustatus</t>
   </si>
   <si>
     <t>---- Arvutitöökoha, ID kaardi teenuste kasutamise ja printimisvõimalus, 50%-s raamatukogudest on koopiate tegemise ja skaneerimisvõimalus</t>
   </si>
   <si>
     <t>---- Kasutajatele suunatud arvutipark ei ole keskmiselt vanem kui 5 aastat ning igas raamatukogus on olemas avalik wifi võrk, 75%-s raamatukogudest on koopiate tegemise ja skaneerimisvõimalus</t>
   </si>
   <si>
     <t>--- Raamatukogude lahtiolekuajad</t>
   </si>
   <si>
-    <t>---- Keskuslike ning keskustagamaade puhul keskmiselt 4 päeva nädalas; teistel keskmiselt vähemalt 3 päeva nädalas</t>
+    <t>---- Keskuslike omavalitsuste puhul keskmiselt 4 päeva nädalas; teistel keskmiselt vähemalt 3 päeva nädalas</t>
   </si>
   <si>
     <t>---- Vähemalt üks raamatukogu avatud ühel tööpäeval pärast kella viit ja üks nädalavahetusel ja vähemalt ühes on olemas iseteenindusvõimalused</t>
   </si>
   <si>
     <t>---- Avaraamatukogu teenuse olemasolu KOV-is</t>
   </si>
   <si>
     <t>--- Lisateenuste pakkumine</t>
   </si>
   <si>
     <t>---- Lisateenuste pakkumine, mis pole seotud teavikute laenutamisega või lihtsama infotehnoloogilise toega</t>
   </si>
   <si>
     <t>--- Raamatukogu kogu uuendamine</t>
   </si>
   <si>
     <t>---- 200 raamatut 1000 elaniku kohta aastas või 10 tuhat kokku ja vähemalt 20 aastakäiku perioodikat</t>
   </si>
   <si>
     <t>---- 300 raamatut 1000 elaniku kohta aastas või 15 tuhat kokku ja vähemalt 30 aastakäiku perioodikat</t>
   </si>
   <si>
     <t>--- Külastatavus</t>
   </si>
@@ -2711,51 +2711,51 @@
   <si>
     <t>---- Koordineerival isikul on oluliste teenuste pakkujate kontaktid olemas</t>
   </si>
   <si>
     <t>---- Vajalikud kontaktid on lihtsalt leitavad ka teistele töötajatele</t>
   </si>
   <si>
     <t>---- Kontakte ajakohastatakse regulaarselt</t>
   </si>
   <si>
     <t>--- Omavalitsuse elutähtsate teenuste tagamise ressursivajadus on teada</t>
   </si>
   <si>
     <t>---- Ressursiplaan olemas</t>
   </si>
   <si>
     <t>---- Ressursiplaani on värskendatud aruande aastal</t>
   </si>
   <si>
     <t>--- KOV-il on vajalike asutuste/isikute kontaktandmed</t>
   </si>
   <si>
     <t>---- KOV-il on vajalikud kontaktandmed, mille kaudu kriisi ajal informatsiooni edastada</t>
   </si>
   <si>
-    <t>-- KOV'i poolse abi tagamine elanikele kriisi ajal</t>
+    <t>-- KOV abi elanikele kriisi ajal</t>
   </si>
   <si>
     <t>--- Evakuatsioonikohtade ulatus</t>
   </si>
   <si>
     <t>---- Evakuatsiooni kohad on tagatud vähemalt 2% elanikest ja evakuatsioonikohtade kontaktandmed on ajakohased</t>
   </si>
   <si>
     <t>---- Evakuatsioonikohtade toimepidevus on tagatud</t>
   </si>
   <si>
     <t>---- KOV on harjutanud evakuatsioonikohtade tegevusi koostööpartneritega ja/või lähimate omavalitsusüksustega</t>
   </si>
   <si>
     <t>--- Riskirühmadele on hädaolukorras abi tagatud</t>
   </si>
   <si>
     <t>---- Riskirühma kuuluvad isikud on kaardistatud</t>
   </si>
   <si>
     <t>---- Riskirühmade abistamise võimalus on hädaolukorraks planeeritud</t>
   </si>
   <si>
     <t>---- Kriisikomisjon vaatab kindla ajavahemiku järel läbi riskirühmade abistamise plaanid</t>
   </si>
@@ -2771,51 +2771,51 @@
   <si>
     <t>--- Omavalitsusel on võimekus tagada kriisiajal ulatuslik ja vältimatu sotsiaalabi</t>
   </si>
   <si>
     <t>---- Eelarves on vahendid ettenägematuteks olukordadeks või võimalus kasutada vahendeid reservfondist</t>
   </si>
   <si>
     <t>---- Abi osutamiseks on kokkulepped partneriga</t>
   </si>
   <si>
     <t>---- On arvestatud vajadusega osutada vältimatut abi ka piirkonnas viibivatele teiste valdade elanikele</t>
   </si>
   <si>
     <t>--- KOV on loonud kerksuskeskused</t>
   </si>
   <si>
     <t>---- KOV on loonud oma territooriumil kerksuskeskused</t>
   </si>
   <si>
     <t>---- KOV jagab elanikele infot selle kohta</t>
   </si>
   <si>
     <t>---- KOV viib läbi õppusi harjutades kerksuskeskuste avamist ja töö korraldamist hädaolukordades</t>
   </si>
   <si>
-    <t>-- KOV'i poolse riskikommunikatsiooni korraldamine</t>
+    <t>-- KOV riskikommunikatsiooni korraldus</t>
   </si>
   <si>
     <t>--- Kriisideks valmisoleku info kodulehel</t>
   </si>
   <si>
     <t>---- Veebilehel on hädaolukorras olulised kontaktandmed</t>
   </si>
   <si>
     <t>---- Veebilehel on kiiresti leitav aktuaalne kriisiinfo</t>
   </si>
   <si>
     <t>---- Veebileht jagab muud olulist kriisiinfot elanike kriisivalmiduse tõstmiseks</t>
   </si>
   <si>
     <t>--- Info väljaspool veebilehte</t>
   </si>
   <si>
     <t>---- KOV eestvedamisel on teistes kanalites jagatud üldist hädaolukorra teemalist infot</t>
   </si>
   <si>
     <t>---- Teistes kanalites on tutvustatud elutähtsate teenuste katkestusest tingitud riske ja käitusmisjuhiseid</t>
   </si>
   <si>
     <t>---- KOV on hädaolukorra riskide tutvustamiseks ja käitumisjuhiste andmiseks korraldanud avalikke üritusi ja/või infopäevi</t>
   </si>
@@ -4741,75 +4741,75 @@
       <c r="B156" s="1">
         <v>-1</v>
       </c>
     </row>
     <row r="157" spans="1:2">
       <c r="A157" t="s">
         <v>17</v>
       </c>
       <c r="B157" s="1">
         <v>-1</v>
       </c>
     </row>
     <row r="158" spans="1:2">
       <c r="A158" t="s">
         <v>131</v>
       </c>
       <c r="B158" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:2">
       <c r="A159" t="s">
         <v>132</v>
       </c>
       <c r="B159" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="160" spans="1:2">
       <c r="A160" t="s">
         <v>63</v>
       </c>
       <c r="B160" s="1">
         <v>-1</v>
       </c>
     </row>
     <row r="161" spans="1:2">
       <c r="A161" t="s">
         <v>133</v>
       </c>
       <c r="B161" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:2">
       <c r="A162" t="s">
         <v>134</v>
       </c>
       <c r="B162" s="1">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:2">
       <c r="A163" t="s">
         <v>135</v>
       </c>
       <c r="B163" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="164" spans="1:2">
       <c r="A164" t="s">
         <v>136</v>
       </c>
       <c r="B164" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:2">
       <c r="A165" t="s">
         <v>137</v>
       </c>
       <c r="B165" s="1">
         <v>0</v>
       </c>
@@ -4933,51 +4933,51 @@
       <c r="B180" s="1">
         <v>0</v>
       </c>
     </row>
     <row r="181" spans="1:2">
       <c r="A181" t="s">
         <v>147</v>
       </c>
       <c r="B181" s="1">
         <v>0</v>
       </c>
     </row>
     <row r="182" spans="1:2">
       <c r="A182" t="s">
         <v>148</v>
       </c>
       <c r="B182" s="1">
         <v>0</v>
       </c>
     </row>
     <row r="183" spans="1:2">
       <c r="A183" t="s">
         <v>149</v>
       </c>
       <c r="B183" s="1">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="184" spans="1:2">
       <c r="A184" t="s">
         <v>150</v>
       </c>
       <c r="B184" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="185" spans="1:2">
       <c r="A185" t="s">
         <v>63</v>
       </c>
       <c r="B185" s="1">
         <v>-1</v>
       </c>
     </row>
     <row r="186" spans="1:2">
       <c r="A186" t="s">
         <v>151</v>
       </c>
       <c r="B186" s="1">
         <v>1</v>
       </c>
@@ -11661,51 +11661,51 @@
       <c r="B1021" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1022" spans="1:2">
       <c r="A1022" t="s">
         <v>716</v>
       </c>
       <c r="B1022" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1023" spans="1:2">
       <c r="A1023" t="s">
         <v>717</v>
       </c>
       <c r="B1023" s="1">
         <v>0</v>
       </c>
     </row>
     <row r="1024" spans="1:2">
       <c r="A1024" t="s">
         <v>718</v>
       </c>
       <c r="B1024" s="1">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="1025" spans="1:2">
       <c r="A1025" t="s">
         <v>719</v>
       </c>
       <c r="B1025" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="1026" spans="1:2">
       <c r="A1026" t="s">
         <v>720</v>
       </c>
       <c r="B1026" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1027" spans="1:2">
       <c r="A1027" t="s">
         <v>721</v>
       </c>
       <c r="B1027" s="1">
         <v>1</v>
       </c>