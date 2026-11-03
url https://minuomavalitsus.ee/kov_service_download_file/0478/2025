--- v0 (2026-09-19)
+++ v1 (2026-11-03)
@@ -1163,54 +1163,54 @@
   <si>
     <t>--- Ühisveevärgi ja -kanalisatsiooni arendamise kava</t>
   </si>
   <si>
     <t>---- Olemas ajakohane kava, mis vastab ühisveevärgi ja -kanalisatsiooni seaduses sätestatud kava sisu nõutele</t>
   </si>
   <si>
     <t>---- Ühisveevärgi ja -kanalisatsiooni kava on GISil põhinev veebilahendus</t>
   </si>
   <si>
     <t>--- Ühisveevärgi ja -kanalisatsiooni kasutamise ja liitumiste eeskiri</t>
   </si>
   <si>
     <t>---- Olemas</t>
   </si>
   <si>
     <t>--- Reovee kohtkäitluse ja äraveo eeskiri</t>
   </si>
   <si>
     <t>--- Vee-ettevõtte teenuse ulatus</t>
   </si>
   <si>
     <t>---- KOV territooriumil tegutsevatest vee-ettevõtetest vähemalt üks osutab veeteenust minimaalselt 5000-le elanikule</t>
   </si>
   <si>
-    <t>---- Piirkondlik vee-ettevõte, mis osutab veeteenust vähemalt 5000 elanikule ning vähemalt 6 reoveekogumisalal, millest vähemalt üks on üle 2000 ie reostuskoormusega.</t>
-[...2 lines deleted...]
-    <t>---- Piirkondlik vee-ettevõte, mis  teenust vähemalt 5000-le elanikule ja vähemalt 6 reoveekogumisalal, millest vähemalt üks on üle 2000 ie ja vähemalt kahes omavalitsuses</t>
+    <t>---- Piirkondlik vee-ettevõte, mis osutab veeteenust vähemalt 5000 elanikule ning vähemalt 2 reoveekogumisalal, millest vähemalt üks on üle 2000 ie reostuskoormusega</t>
+  </si>
+  <si>
+    <t>---- Regionaalne vee-ettevõte, mis osutab veeteenust vähemalt 5000 elanikule ning vähemalt 2 reoveekogumisalal, millest vähemalt üks on üle 2000 ie reostuskoormusega ja vähemalt kahes omavalitsuses</t>
   </si>
   <si>
     <t>--- KOVil on ülevaade kohtkäitlussüsteemidest ja nende seisukorrast</t>
   </si>
   <si>
     <t>---- Omavalitsus omab kinnistu tasemel ülevaadet kohtkäitlussüsteemidest</t>
   </si>
   <si>
     <t>---- Omavalitsus omab kinnistu tasemel ülevaadet  kohtkäitlussüsteemide seisukordadest</t>
   </si>
   <si>
     <t>-- Taristu</t>
   </si>
   <si>
     <t>--- Lekkega või infiltratsiooniga kanalisatsiooni osakaal</t>
   </si>
   <si>
     <t>---- Lekkega kanalisatsiooniga teenindatud tarbijate osakaal alla 30%</t>
   </si>
   <si>
     <t>---- Lekkega kanalisatsiooniga teenindatud tarbijate osakaal alla 20%</t>
   </si>
   <si>
     <t>---- Lekkega kanalisatsiooniga või infiltratsiooniga torustikega teenindatud tarbijate osakaal alla 10%</t>
   </si>
@@ -2120,51 +2120,51 @@
   <si>
     <t>-- Raamatukogu</t>
   </si>
   <si>
     <t>--- Raamatukoguhoidjate arv</t>
   </si>
   <si>
     <t>---- Vähemalt 0,5 töökohta 1000 elaniku kohta</t>
   </si>
   <si>
     <t>---- Vähemalt 1,0 töökohta 1000 elaniku kohta</t>
   </si>
   <si>
     <t>--- Tehniline varustatus</t>
   </si>
   <si>
     <t>---- Arvutitöökoha, ID kaardi teenuste kasutamise ja printimisvõimalus, 50%-s raamatukogudest on koopiate tegemise ja skaneerimisvõimalus</t>
   </si>
   <si>
     <t>---- Kasutajatele suunatud arvutipark ei ole keskmiselt vanem kui 5 aastat ning igas raamatukogus on olemas avalik wifi võrk, 75%-s raamatukogudest on koopiate tegemise ja skaneerimisvõimalus</t>
   </si>
   <si>
     <t>--- Raamatukogude lahtiolekuajad</t>
   </si>
   <si>
-    <t>---- Keskuslike ning keskustagamaade puhul keskmiselt 4 päeva nädalas; teistel keskmiselt vähemalt 3 päeva nädalas</t>
+    <t>---- Keskuslike omavalitsuste puhul keskmiselt 4 päeva nädalas; teistel keskmiselt vähemalt 3 päeva nädalas</t>
   </si>
   <si>
     <t>---- Vähemalt üks raamatukogu avatud ühel tööpäeval pärast kella viit ja üks nädalavahetusel ja vähemalt ühes on olemas iseteenindusvõimalused</t>
   </si>
   <si>
     <t>---- Avaraamatukogu teenuse olemasolu KOV-is</t>
   </si>
   <si>
     <t>--- Lisateenuste pakkumine</t>
   </si>
   <si>
     <t>---- Lisateenuste pakkumine, mis pole seotud teavikute laenutamisega või lihtsama infotehnoloogilise toega</t>
   </si>
   <si>
     <t>--- Raamatukogu kogu uuendamine</t>
   </si>
   <si>
     <t>---- 200 raamatut 1000 elaniku kohta aastas või 10 tuhat kokku ja vähemalt 20 aastakäiku perioodikat</t>
   </si>
   <si>
     <t>---- 300 raamatut 1000 elaniku kohta aastas või 15 tuhat kokku ja vähemalt 30 aastakäiku perioodikat</t>
   </si>
   <si>
     <t>--- Külastatavus</t>
   </si>
@@ -2711,51 +2711,51 @@
   <si>
     <t>---- Koordineerival isikul on oluliste teenuste pakkujate kontaktid olemas</t>
   </si>
   <si>
     <t>---- Vajalikud kontaktid on lihtsalt leitavad ka teistele töötajatele</t>
   </si>
   <si>
     <t>---- Kontakte ajakohastatakse regulaarselt</t>
   </si>
   <si>
     <t>--- Omavalitsuse elutähtsate teenuste tagamise ressursivajadus on teada</t>
   </si>
   <si>
     <t>---- Ressursiplaan olemas</t>
   </si>
   <si>
     <t>---- Ressursiplaani on värskendatud aruande aastal</t>
   </si>
   <si>
     <t>--- KOV-il on vajalike asutuste/isikute kontaktandmed</t>
   </si>
   <si>
     <t>---- KOV-il on vajalikud kontaktandmed, mille kaudu kriisi ajal informatsiooni edastada</t>
   </si>
   <si>
-    <t>-- KOV'i poolse abi tagamine elanikele kriisi ajal</t>
+    <t>-- KOV abi elanikele kriisi ajal</t>
   </si>
   <si>
     <t>--- Evakuatsioonikohtade ulatus</t>
   </si>
   <si>
     <t>---- Evakuatsiooni kohad on tagatud vähemalt 2% elanikest ja evakuatsioonikohtade kontaktandmed on ajakohased</t>
   </si>
   <si>
     <t>---- Evakuatsioonikohtade toimepidevus on tagatud</t>
   </si>
   <si>
     <t>---- KOV on harjutanud evakuatsioonikohtade tegevusi koostööpartneritega ja/või lähimate omavalitsusüksustega</t>
   </si>
   <si>
     <t>--- Riskirühmadele on hädaolukorras abi tagatud</t>
   </si>
   <si>
     <t>---- Riskirühma kuuluvad isikud on kaardistatud</t>
   </si>
   <si>
     <t>---- Riskirühmade abistamise võimalus on hädaolukorraks planeeritud</t>
   </si>
   <si>
     <t>---- Kriisikomisjon vaatab kindla ajavahemiku järel läbi riskirühmade abistamise plaanid</t>
   </si>
@@ -2771,51 +2771,51 @@
   <si>
     <t>--- Omavalitsusel on võimekus tagada kriisiajal ulatuslik ja vältimatu sotsiaalabi</t>
   </si>
   <si>
     <t>---- Eelarves on vahendid ettenägematuteks olukordadeks või võimalus kasutada vahendeid reservfondist</t>
   </si>
   <si>
     <t>---- Abi osutamiseks on kokkulepped partneriga</t>
   </si>
   <si>
     <t>---- On arvestatud vajadusega osutada vältimatut abi ka piirkonnas viibivatele teiste valdade elanikele</t>
   </si>
   <si>
     <t>--- KOV on loonud kerksuskeskused</t>
   </si>
   <si>
     <t>---- KOV on loonud oma territooriumil kerksuskeskused</t>
   </si>
   <si>
     <t>---- KOV jagab elanikele infot selle kohta</t>
   </si>
   <si>
     <t>---- KOV viib läbi õppusi harjutades kerksuskeskuste avamist ja töö korraldamist hädaolukordades</t>
   </si>
   <si>
-    <t>-- KOV'i poolse riskikommunikatsiooni korraldamine</t>
+    <t>-- KOV riskikommunikatsiooni korraldus</t>
   </si>
   <si>
     <t>--- Kriisideks valmisoleku info kodulehel</t>
   </si>
   <si>
     <t>---- Veebilehel on hädaolukorras olulised kontaktandmed</t>
   </si>
   <si>
     <t>---- Veebilehel on kiiresti leitav aktuaalne kriisiinfo</t>
   </si>
   <si>
     <t>---- Veebileht jagab muud olulist kriisiinfot elanike kriisivalmiduse tõstmiseks</t>
   </si>
   <si>
     <t>--- Info väljaspool veebilehte</t>
   </si>
   <si>
     <t>---- KOV eestvedamisel on teistes kanalites jagatud üldist hädaolukorra teemalist infot</t>
   </si>
   <si>
     <t>---- Teistes kanalites on tutvustatud elutähtsate teenuste katkestusest tingitud riske ja käitusmisjuhiseid</t>
   </si>
   <si>
     <t>---- KOV on hädaolukorra riskide tutvustamiseks ja käitumisjuhiste andmiseks korraldanud avalikke üritusi ja/või infopäevi</t>
   </si>
@@ -7061,51 +7061,51 @@
       <c r="B446" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="447" spans="1:2">
       <c r="A447" t="s">
         <v>337</v>
       </c>
       <c r="B447" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="448" spans="1:2">
       <c r="A448" t="s">
         <v>266</v>
       </c>
       <c r="B448" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="449" spans="1:2">
       <c r="A449" t="s">
         <v>338</v>
       </c>
       <c r="B449" s="1">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="450" spans="1:2">
       <c r="A450" t="s">
         <v>339</v>
       </c>
       <c r="B450" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="451" spans="1:2">
       <c r="A451" t="s">
         <v>13</v>
       </c>
       <c r="B451" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="452" spans="1:2">
       <c r="A452" t="s">
         <v>340</v>
       </c>
       <c r="B452" t="s">
         <v>26</v>
       </c>
@@ -7549,51 +7549,51 @@
       <c r="B507" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="508" spans="1:2">
       <c r="A508" t="s">
         <v>86</v>
       </c>
       <c r="B508" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="509" spans="1:2">
       <c r="A509" t="s">
         <v>87</v>
       </c>
       <c r="B509" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="510" spans="1:2">
       <c r="A510" t="s">
         <v>374</v>
       </c>
       <c r="B510" s="1">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="511" spans="1:2">
       <c r="A511" t="s">
         <v>13</v>
       </c>
       <c r="B511" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="512" spans="1:2">
       <c r="A512" t="s">
         <v>375</v>
       </c>
       <c r="B512" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="513" spans="1:2">
       <c r="A513" t="s">
         <v>376</v>
       </c>
       <c r="B513" s="1">
         <v>1</v>
       </c>
@@ -7725,51 +7725,51 @@
       <c r="B529" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="530" spans="1:2">
       <c r="A530" t="s">
         <v>387</v>
       </c>
       <c r="B530" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="531" spans="1:2">
       <c r="A531" t="s">
         <v>18</v>
       </c>
       <c r="B531" s="1">
         <v>-1</v>
       </c>
     </row>
     <row r="532" spans="1:2">
       <c r="A532" t="s">
         <v>388</v>
       </c>
       <c r="B532" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="533" spans="1:2">
       <c r="A533" t="s">
         <v>389</v>
       </c>
       <c r="B533" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="534" spans="1:2">
       <c r="A534" t="s">
         <v>390</v>
       </c>
       <c r="B534" s="1">
         <v>0</v>
       </c>
     </row>
     <row r="535" spans="1:2">
       <c r="A535" t="s">
         <v>391</v>
       </c>
       <c r="B535" s="1">
         <v>0</v>
       </c>
@@ -7797,115 +7797,115 @@
       <c r="B538" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="539" spans="1:2">
       <c r="A539" t="s">
         <v>395</v>
       </c>
       <c r="B539" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="540" spans="1:2">
       <c r="A540" t="s">
         <v>18</v>
       </c>
       <c r="B540" s="1">
         <v>-1</v>
       </c>
     </row>
     <row r="541" spans="1:2">
       <c r="A541" t="s">
         <v>396</v>
       </c>
       <c r="B541" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
     </row>
     <row r="542" spans="1:2">
       <c r="A542" t="s">
         <v>397</v>
       </c>
       <c r="B542" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="543" spans="1:2">
       <c r="A543" t="s">
         <v>398</v>
       </c>
       <c r="B543" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="544" spans="1:2">
       <c r="A544" t="s">
         <v>399</v>
       </c>
       <c r="B544" s="1">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="545" spans="1:2">
       <c r="A545" t="s">
         <v>400</v>
       </c>
       <c r="B545" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="546" spans="1:2">
       <c r="A546" t="s">
         <v>63</v>
       </c>
       <c r="B546" s="1">
         <v>-1</v>
       </c>
     </row>
     <row r="547" spans="1:2">
       <c r="A547" t="s">
         <v>379</v>
       </c>
       <c r="B547" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="548" spans="1:2">
       <c r="A548" t="s">
         <v>18</v>
       </c>
       <c r="B548" s="1">
         <v>-1</v>
       </c>
     </row>
     <row r="549" spans="1:2">
       <c r="A549" t="s">
         <v>195</v>
       </c>
       <c r="B549" s="1">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="550" spans="1:2">
       <c r="A550" t="s">
         <v>401</v>
       </c>
       <c r="B550" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="551" spans="1:2">
       <c r="A551" t="s">
         <v>402</v>
       </c>
       <c r="B551" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="552" spans="1:2">
       <c r="A552" t="s">
         <v>403</v>
       </c>
       <c r="B552" s="1">
         <v>1</v>
       </c>
@@ -7933,75 +7933,75 @@
       <c r="B555" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="556" spans="1:2">
       <c r="A556" t="s">
         <v>262</v>
       </c>
       <c r="B556" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="557" spans="1:2">
       <c r="A557" t="s">
         <v>406</v>
       </c>
       <c r="B557" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="558" spans="1:2">
       <c r="A558" t="s">
         <v>407</v>
       </c>
       <c r="B558" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
     </row>
     <row r="559" spans="1:2">
       <c r="A559" t="s">
         <v>408</v>
       </c>
       <c r="B559" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="560" spans="1:2">
       <c r="A560" t="s">
         <v>409</v>
       </c>
       <c r="B560" s="1">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="561" spans="1:2">
       <c r="A561" t="s">
         <v>410</v>
       </c>
       <c r="B561" s="1">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="562" spans="1:2">
       <c r="A562" t="s">
         <v>411</v>
       </c>
       <c r="B562" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="563" spans="1:2">
       <c r="A563" t="s">
         <v>412</v>
       </c>
       <c r="B563" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="564" spans="1:2">
       <c r="A564" t="s">
         <v>413</v>
       </c>
       <c r="B564" s="1">
         <v>0</v>
       </c>
@@ -8541,51 +8541,51 @@
       <c r="B631" s="1" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="632" spans="1:2">
       <c r="A632" t="s">
         <v>462</v>
       </c>
       <c r="B632" s="1" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="633" spans="1:2">
       <c r="A633" t="s">
         <v>463</v>
       </c>
       <c r="B633" s="1" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="634" spans="1:2">
       <c r="A634" t="s">
         <v>464</v>
       </c>
       <c r="B634" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="635" spans="1:2">
       <c r="A635" t="s">
         <v>465</v>
       </c>
       <c r="B635" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="636" spans="1:2">
       <c r="A636" t="s">
         <v>466</v>
       </c>
       <c r="B636" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="637" spans="1:2">
       <c r="A637" t="s">
         <v>467</v>
       </c>
       <c r="B637" s="1">
         <v>1</v>
       </c>
@@ -9053,75 +9053,75 @@
       <c r="B695" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="696" spans="1:2">
       <c r="A696" t="s">
         <v>511</v>
       </c>
       <c r="B696" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="697" spans="1:2">
       <c r="A697" t="s">
         <v>512</v>
       </c>
       <c r="B697" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="698" spans="1:2">
       <c r="A698" t="s">
         <v>515</v>
       </c>
       <c r="B698" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
     </row>
     <row r="699" spans="1:2">
       <c r="A699" t="s">
         <v>516</v>
       </c>
       <c r="B699" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="700" spans="1:2">
       <c r="A700" t="s">
         <v>517</v>
       </c>
       <c r="B700" s="1">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="701" spans="1:2">
       <c r="A701" t="s">
         <v>518</v>
       </c>
       <c r="B701" s="1">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="702" spans="1:2">
       <c r="A702" t="s">
         <v>519</v>
       </c>
       <c r="B702" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="703" spans="1:2">
       <c r="A703" t="s">
         <v>520</v>
       </c>
       <c r="B703" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="704" spans="1:2">
       <c r="A704" t="s">
         <v>521</v>
       </c>
       <c r="B704" s="1">
         <v>1</v>
       </c>
@@ -11661,51 +11661,51 @@
       <c r="B1021" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1022" spans="1:2">
       <c r="A1022" t="s">
         <v>716</v>
       </c>
       <c r="B1022" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1023" spans="1:2">
       <c r="A1023" t="s">
         <v>717</v>
       </c>
       <c r="B1023" s="1">
         <v>0</v>
       </c>
     </row>
     <row r="1024" spans="1:2">
       <c r="A1024" t="s">
         <v>718</v>
       </c>
       <c r="B1024" s="1">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1025" spans="1:2">
       <c r="A1025" t="s">
         <v>719</v>
       </c>
       <c r="B1025" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="1026" spans="1:2">
       <c r="A1026" t="s">
         <v>720</v>
       </c>
       <c r="B1026" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1027" spans="1:2">
       <c r="A1027" t="s">
         <v>721</v>
       </c>
       <c r="B1027" s="1">
         <v>1</v>
       </c>
@@ -11765,139 +11765,139 @@
       <c r="B1034" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1035" spans="1:2">
       <c r="A1035" t="s">
         <v>727</v>
       </c>
       <c r="B1035" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1036" spans="1:2">
       <c r="A1036" t="s">
         <v>728</v>
       </c>
       <c r="B1036" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1037" spans="1:2">
       <c r="A1037" t="s">
         <v>729</v>
       </c>
       <c r="B1037" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1038" spans="1:2">
       <c r="A1038" t="s">
         <v>730</v>
       </c>
       <c r="B1038" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1039" spans="1:2">
       <c r="A1039" t="s">
         <v>731</v>
       </c>
       <c r="B1039" s="1">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1040" spans="1:2">
       <c r="A1040" t="s">
         <v>732</v>
       </c>
       <c r="B1040" s="1">
         <v>0</v>
       </c>
     </row>
     <row r="1041" spans="1:2">
       <c r="A1041" t="s">
         <v>733</v>
       </c>
       <c r="B1041" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1042" spans="1:2">
       <c r="A1042" t="s">
         <v>734</v>
       </c>
       <c r="B1042" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="1043" spans="1:2">
       <c r="A1043" t="s">
         <v>735</v>
       </c>
       <c r="B1043" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1044" spans="1:2">
       <c r="A1044" t="s">
         <v>736</v>
       </c>
       <c r="B1044" s="1">
         <v>0</v>
       </c>
     </row>
     <row r="1045" spans="1:2">
       <c r="A1045" t="s">
         <v>737</v>
       </c>
       <c r="B1045" s="1">
         <v>0</v>
       </c>
     </row>
     <row r="1046" spans="1:2">
       <c r="A1046" t="s">
         <v>738</v>
       </c>
       <c r="B1046" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1047" spans="1:2">
       <c r="A1047" t="s">
         <v>739</v>
       </c>
       <c r="B1047" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1048" spans="1:2">
       <c r="A1048" t="s">
         <v>740</v>
       </c>
       <c r="B1048" s="1">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1049" spans="1:2">
       <c r="A1049" t="s">
         <v>18</v>
       </c>
       <c r="B1049" s="1">
         <v>-1</v>
       </c>
     </row>
     <row r="1050" spans="1:2">
       <c r="A1050" t="s">
         <v>741</v>
       </c>
       <c r="B1050" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="1051" spans="1:2">
       <c r="A1051" t="s">
         <v>742</v>
       </c>
       <c r="B1051" s="1">
         <v>1</v>
       </c>